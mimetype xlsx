--- v2 (2026-03-03)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>04.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>