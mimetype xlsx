--- v3 (2026-05-03)
+++ v4 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.05.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>21.11.2022</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА НАЧАЛЬНОГО ОБРАЗОВАНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Землянская Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика начальной школы</t>
   </si>
   <si>
-    <t>Курс посвящен воспитанию и обучению детей на первых этапах общего образования. Автор описывает основы педагогики начального образования и педагогические технологии развивающего начального образования. Освещаются социально-исторические условия развития младшего школьника и новые компетенции педагога, педагогика начального образования как наука, методы исследования в педагогике начального образования, основные педагогические подходы и концепции и особенности их реализации в начальном образовании, современная система непрерывного образования детей младшего школьного и дошкольного возраста, образовательный стандарт начального общего образования, образовательная среда начальной школы как условие реализации основной образовательной программы начального общего образования. Рассматриваются реализация задач развития ребенка в современном начальном образовании, развитие коллективного субъекта учебной деятельности в начальном образовании, оценивание образовательных достижений младшего школьника в развивающем образовании, учебные проекты в развивающем начальном образовании, технологии организации исследовательской и творческой деятельности младшего школьника. Во второе издание учебника внесены коррективы в соответствии с обновленным в 2021 году ФГОС НОО. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей педагогических вузов, а также всех интересующихся вопросами воспитания и обучения детей.</t>
+    <t>Курс посвящен воспитанию и обучению детей на первых этапах общего образования. Автор описывает основы педагогики начального образования и педагогические технологии развивающего начального образования. Освещаются социально-исторические условия развития младшего школьника и новые компетенции педагога, педагогика начального образования как наука, методы исследования в педагогике начального образования, основные педагогические подходы и концепции и особенности их реализации в начальном образовании, современная система непрерывного образования детей младшего школьного и дошкольного возраста, образовательный стандарт начального общего образования, образовательная среда начальной школы как условие реализации основной образовательной программы начального общего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15816-8</t>
   </si>
   <si>
     <t>74.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.11.2022</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ОРГАНИЗАЦИИ ОБУЧЕНИЯ В НАЧАЛЬНЫХ КЛАССАХ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс посвящен воспитанию и обучению детей на первых этапах общего образования. Описываются основы педагогики начального образования и педагогические технологии развивающего начального образования, социально-исторические условия развития младшего школьника и новые компетенции педагога, педагогика начального образования как наука и ее методы исследования, основные педагогические подходы и концепции и особенности их реализации в начальном образовании, современная система непрерывного образования детей младшего школьного и дошкольного возраста, образовательный стандарт начального общего образования, образовательная среда начальной школы как условие реализации основной образовательной программы начального общего образования. Освещаются реализация задач развития ребенка в современном начальном образовании, развитие коллективного субъекта учебной деятельности в начальном образовании, оценивание образовательных достижений младшего школьника в развивающем образовании, учебные проекты в развивающем начальном образовании, технологии организации исследовательской и творческой деятельности младшего школьника. Во второе издание учебника внесены коррективы в соответствии с обновленным в 2021 году ФГОС НОО. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей педагогических ссузов, а также всех интересующихся вопросами воспитания и обучения детей.</t>
+    <t>Курс посвящен воспитанию и обучению детей на первых этапах общего образования. Описываются основы педагогики начального образования и педагогические технологии развивающего начального образования, социально-исторические условия развития младшего школьника и новые компетенции педагога, педагогика начального образования как наука и ее методы исследования, основные педагогические подходы и концепции и особенности их реализации в начальном образовании, современная система непрерывного образования детей младшего школьного и дошкольного возраста, образовательный стандарт начального общего образования, образовательная среда начальной школы как условие реализации основной образовательной программы начального общего образования.</t>
   </si>
   <si>
     <t>978-5-534-15825-0</t>
   </si>
   <si>
     <t>74.2я723</t>
   </si>
   <si>
     <t>05.12.2024</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ВОСПИТАНИЯ МЛАДШИХ ШКОЛЬНИКОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс поможет студентам сформировать целостное представление об основных концепциях, теориях и методиках воспитательной работы. Его достоинством является то, что материал изложен лаконично и доступно и хорошо структурирован. В курс включены тексты и задания, которые помогут студентам воспринять материал как личностно значимый, ведь воспитание — это не только теория и технология, но и искусство. В практикуме собраны материалы, необходимые для организации самостоятельной работы студентов по дисциплине: лабораторные и контрольные работы, кейсы по отдельным темам, деловые игры для студентов и т. п.</t>
   </si>
   <si>
     <t>978-5-534-21263-1</t>
   </si>
   <si>
     <t>74.200я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ВОСПИТАНИЯ МЛАДШИХ ШКОЛЬНИКОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>