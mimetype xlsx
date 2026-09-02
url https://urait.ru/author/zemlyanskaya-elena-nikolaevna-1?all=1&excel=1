--- v4 (2026-07-03)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>