--- v1 (2026-02-25)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>26.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>