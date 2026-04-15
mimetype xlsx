--- v2 (2026-04-15)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>15.04.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>