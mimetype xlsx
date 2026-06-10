--- v3 (2026-04-15)
+++ v4 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,96 @@
   <si>
     <t>09.11.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО ЗАРУБЕЖНЫХ СТРАН 15-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Зенин И. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Данный учебник позволяет познакомиться с институтами гражданского и торгового права зарубежных стран, используя сравнительно-правовой метод изучения, дает представление о их месте в системе всего права и соотношении их между собой. При подготовке учебника использовались материалы, собранные автором во время прохождения научных стажировок и чтения лекций в университетах Германии, Финляндии, Испании, Италии и Нидерландов, а также участия в международных научных конференциях в США, Канаде, Японии и других странах, что позволяет отметить особенности науки и преподавания, в том числе дистанционного, зарубежного гражданского и торгового права. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Данный учебник позволяет познакомиться с институтами гражданского и торгового права зарубежных стран, используя сравнительно-правовой метод изучения, дает представление о их месте в системе всего права и соотношении их между собой. При подготовке учебника использовались материалы, собранные автором во время прохождения научных стажировок и чтения лекций в университетах Германии, Финляндии, Испании, Италии и Нидерландов, а также участия в международных научных конференциях в США, Канаде, Японии и других странах.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16854-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.08.2023</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 20-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В новое издание курса внесены необходимые изменения и дополнения, обусловленные прежде всего принятием новых или изменением действующих федеральных законов и других нормативных правовых актов, решений Конституционного суда РФ, постановлений Пленумов Верховного суда РФ или Высшего арбитражного суда РФ, а также международных договоров и конвенций. Изложены основные положения учебного курса «Гражданское право». В курс включены вопросы семинарских занятий и глоссарий..</t>
+    <t>В новое издание учебника внесены необходимые изменения и дополнения, обусловленные прежде всего принятием новых или изменением действующих федеральных законов и других нормативных правовых актов, решений Конституционного суда РФ, постановлений Пленумов Верховного суда РФ или Высшего арбитражного суда РФ, а также международных договоров и конвенций. Включены более 100 тестовых вопросов, тренировочные задания, вопросы семинарских занятий, глоссарий, вопросы к экзаменам, примерная тематика и методические указания к выбору курсовых и дипломных (выпускных) работ.</t>
   </si>
   <si>
     <t>978-5-534-17474-8</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 20-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В новое издание учебника внесены необходимые изменения и дополнения, обусловленные прежде всего принятием новых или изменением действующих федеральных законов и других нормативных правовых актов, решений Конституционного суда РФ, постановлений Пленумов Верховного суда РФ или Высшего арбитражного суда РФ, а также международных договоров и конвенций. Изложены основные положения учебного курса «Гражданское право». В книгу включены более 100 тестовых вопросов, тренировочные задания, вопросы семинарских занятий, глоссарий, вопросы к экзаменам, примерная тематика и методические указания к выбору курсовых и дипломных (выпускных) работ.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17475-5</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>15.08.2023</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 20-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В новое издание курса внесены необходимые изменения и дополнения, обусловленные прежде всего принятием новых или изменением действующих федеральных законов и других нормативных правовых актов, решений Конституционного суда РФ, постановлений Пленумов Верховного суда РФ или Высшего арбитражного суда РФ, а также международных договоров и конвенций. Изложены основные положения учебного курса «Гражданское право». В курс включены вопросы семинарских занятий, глоссарий, тренировочные задания.</t>
   </si>
   <si>
     <t>978-5-534-17481-6</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 20-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-17482-3</t>
   </si>
   <si>
     <t>02.11.2024</t>
   </si>
   <si>
     <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ 12-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Авторское право. Интеллектуальная собственность</t>
   </si>
   <si>
     <t>Изложены основные положения учебного курса «Право интеллектуальной собственности», включая новейшее законодательство об интеллектуальной собственности. Особенностью учебника является практическая направленность учебного материала, что должно помочь будущим юристам в их профессиональной деятельности. Для лучшего усвоения теоретических положений в структуру издания включены тесты, тренировочные задания и вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-20483-4</t>
   </si>
@@ -1028,271 +1022,271 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2669.0</v>
       </c>
       <c r="M7" s="9">
         <v>2939.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.757</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>561423</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>300</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1619.0</v>
       </c>
       <c r="M8" s="9">
         <v>1779.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.483</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>561424</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>300</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1619.0</v>
       </c>
       <c r="M9" s="9">
         <v>1779.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.483</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>558213</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>524</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2659.0</v>
       </c>
       <c r="M10" s="9">
         <v>2919.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.755</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>