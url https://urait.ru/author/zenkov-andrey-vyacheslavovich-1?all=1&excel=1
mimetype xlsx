--- v2 (2026-04-10)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>10.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>978-5-534-16388-9</t>
   </si>
   <si>
     <t>16.8я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.11.2017</t>
   </si>
   <si>
     <t>МЕТОДЫ ОПТИМАЛЬНЫХ РЕШЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Эконометрика. Финансовая математика</t>
   </si>
   <si>
-    <t>Как предприятию добиться максимальной эффективности с учетом экономических ограничений, сопутствующих его деятельности? Как принять наиболее целесообразное решение в условиях неопределенности и неполноты информации? Как ответить на эти вопросы, не ограничиваясь простейшими, линейными оптимизационными моделями? И несколько неожиданный вопрос: какова должна быть форма головного отсека космического корабля, чтобы сопротивление при его прохождении через атмосферу было минимальным? Подобные вопросы рассматриваются в курсе «Методы оптимальных решений» (в широком понимании этой науки). Разумеется, в рамках настоящей небольшой курса невозможно было осветить все перечисленные вопросы. Но то, что в ней есть, позволит читателю в достаточной мере овладеть разделами, наиболее важными для экономистов: линейным программированием и матричными играми.</t>
+    <t>Как предприятию добиться максимальной эффективности с учетом экономических ограничений, сопутствующих его деятельности? Как принять наиболее целесообразное решение в условиях неопределенности и неполноты информации? Как ответить на эти вопросы, не ограничиваясь простейшими, линейными оптимизационными моделями? И несколько неожиданный вопрос: какова должна быть форма головного отсека космического корабля, чтобы сопротивление при его прохождении через атмосферу было минимальным? Подобные вопросы рассматриваются в курсе «Методы оптимальных решений» (в широком понимании этой науки). Разумеется, в рамках настоящей небольшой книги невозможно было осветить все перечисленные вопросы. Но то, что в ней есть, позволит читателю в достаточной мере овладеть разделами, наиболее важными для экономистов: линейным программированием и матричными играми. Этому способствуют многочисленные примеры решения задач и упражнения для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-05377-7</t>
   </si>
   <si>
     <t>22.18я73</t>
   </si>
   <si>
     <t>17.12.2021</t>
   </si>
   <si>
     <t>МЕТОДЫ ОПТИМАЛЬНЫХ РЕШЕНИЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебное пособие соответствует лекционному курсу «Методы оптимальных решений», читаемому студентам направлений подготовки «Бизнес-информатика», «Экономика», «Менеджмент». Каждая глава заканчивается упражнениями (с ответами) для аудиторной и самостоятельной работы, а в конце пособия помещены индивидуальные домашние задания по всему курсу. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15370-5</t>
   </si>