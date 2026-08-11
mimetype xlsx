--- v3 (2026-06-10)
+++ v4 (2026-08-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>10.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>