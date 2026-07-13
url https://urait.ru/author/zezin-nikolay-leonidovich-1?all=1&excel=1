--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>ДЕТАЛИ МАШИН И ОСНОВЫ КОНСТРУИРОВАНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Самойлова Е. А., Джамая В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
-    <t>В учебнике изложены основы теории, расчетов и конструирования деталей и механических узлов, которые используются в машиностроении. Дополнительно включены разделы: приводы, динамика машин, основы триботехники, корпусные детали, рычажные передачи и другие. Учтены последние изменения нормативных документов, использован опыт научно-исследовательских институтов и конструкторских бюро авиационной и космической техники в обеспечении высоких показателей надежности и КПД, снижения массы и габаритов, стойкости к различным воздействиям. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
+    <t>В учебнике изложены основы теории, расчетов и конструирования деталей и механических узлов, которые используются в машиностроении. Дополнительно включены следующие разделы: приводы, динамика машин, основы триботехники, корпусные детали, рычажные передачи и др. Учтены последние изменения нормативных документов, использован опыт научно-исследовательских институтов и конструкторских бюро авиационной и космической техники в обеспечении высоких показателей надежности и КПД, снижения массы и габаритов, стойкости к различным воздействиям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17741-1</t>
   </si>
   <si>
     <t>34.44я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ДЕТАЛИ МАШИН И ОСНОВЫ КОНСТРУИРОВАНИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике изложены основы теории, расчетов и конструирования деталей и механических узлов, которые используются в машиностроении. Дополнительно включены разделы: приводы, динамика машин, основы триботехники, корпусные детали, рычажные передачи и др. Учтены последние изменения нормативных документов. Использован опыт научно-исследовательских институтов и конструкторских бюро авиационной и космической техники в обеспечении высоких показателей надежности и КПД, снижения массы и габаритов, стойкости к различным воздействиям. В перспективе учебник применим в самых различных отраслях машиностроения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна студентам, обучающимся по инженерно-техническим специальностям, а также преподавателям и практикующим специалистам.</t>
   </si>