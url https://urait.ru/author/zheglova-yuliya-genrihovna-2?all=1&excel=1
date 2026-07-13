--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>13.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,75 +157,75 @@
   <si>
     <t>Курс посвящен осмыслению актуальных тенденций в сфере рекламы и связей с общественностью. Уделяется внимание формированию нового коммуникационного контекста. Проанализирован генезис современных подходов к связям с общественностью, определены их место и роль в современном информационном обществе. Рассмотрены основные исторические этапы развития рекламной коммуникации, тенденции развития и новые технологии в коммуникационных кампаниях в контексте мировых трендов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей, студентов и практиков, работающих в сфере рекламы и связей с общественностью.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15699-7</t>
   </si>
   <si>
     <t>60.842я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.09.2024</t>
   </si>
   <si>
     <t>СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ В ОРГАНАХ ВЛАСТИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Васильевой М.М.</t>
   </si>
   <si>
-    <t>В курсе подробно проанализирована история развития связей с общественностью в государственном управлении, а также обобщены новые тенденции в деятельности государственных PR-структур. Особое внимание уделено вопросам выстраивания отношений органов власти федерального и регионального уровня с гражданами, их общественными объединениями, предприятиями и учреждениями в современных условиях; соотношению понятий public relations (PR), public affairs (PA), government relations (GR), lobbing и др. Издание содержит примеры деятельности отечественных и зарубежных PR-структур органов государственной власти и управления, графические схемы, кейсы, контрольные вопросы и практические задания, что способствует более глубокому усвоению учебного материала.</t>
+    <t>В курсе подробно проанализирована история развития связей с общественностью в государственном управлении, а также обобщены новые тенденции в деятельности государственных PR-структур. Особое внимание уделено вопросам выстраивания отношений органов власти федерального и регионального уровня с гражданами, их общественными объединениями, предприятиями и учреждениями в современных условиях; соотношению понятий public relations (PR), public affairs (PA), government relations (GR), lobbing и др. Издание содержит примеры деятельности отечественных и зарубежных PR-структур органов государственной власти и управления, графические схемы, кейсы, контрольные вопросы,и практические задания и тесты, что способствует более глубокому усвоению учебного материала. Актуальность нормативной правовой базы по состоянию на 2021 г.</t>
   </si>
   <si>
     <t>978-5-534-20393-6</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>11.04.2023</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЕ МЕЖДУНАРОДНЫЕ ОТНОШЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Белозёрова В.К., Васильевой М.М., Позднякова А.И.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
-    <t>В курсе представлены основы учебной дисциплины «Современные международные отношения». Наряду с традиционными темами, раскрывающими сущность, структуру, систему и закономерности формирования международных отношений, роль и место России в системе обеспечения международной безопасности, в данном издании значительное внимание уделено трансформации основ современного мироустройства, роли международных организаций, характеру влияния информационного противоборства во внешнеполитической деятельности (в том числе в интернет-пространстве); нетрадиционным угрозам международной безопасности (борьбе за энергоресурсы, загрязнению окружающей среды, терроризму, незаконному обороту наркотиков), применению военной силы, насущным вопросам международной безопасности и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для обучающихся по программам бакалавирата по направлению подготовки «Международные отношения»; может быть полезен для обучающихся по направлениям «Политология» и «Реклама и связи с общественностью». Издание также адресовано всем, кто интересуется проблемами развития современных международных отношений.</t>
+    <t>В курсе представлены основы учебной дисциплины «Современные международные отношения». Наряду с традиционными темами, раскрывающими сущность, структуру, систему и закономерности формирования международных отношений, роль и место России в системе обеспечения международной безопасности, в данном издании значительное внимание уделено трансформации основ современного мироустройства, роли международных организаций, характеру влияния информационного противоборства во внешнеполитической деятельности (в том числе в интернет-пространстве); нетрадиционным угрозам международной безопасности (борьбе за энергоресурсы, загрязнению окружающей среды, терроризму, незаконному обороту наркотиков), применению военной силы, насущным вопросам международной безопасности и др.</t>
   </si>
   <si>
     <t>978-5-534-15880-9</t>
   </si>
   <si>
     <t>66.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>