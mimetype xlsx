--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>286</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -913,54 +913,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>405</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2109.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -983,54 +983,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>379</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>