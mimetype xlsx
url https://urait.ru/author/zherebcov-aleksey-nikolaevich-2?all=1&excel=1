--- v1 (2026-02-05)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>05.02.2026</t>
+    <t>06.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -958,51 +958,51 @@
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>500</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>2549.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2619.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>