--- v2 (2026-04-06)
+++ v3 (2026-06-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>06.04.2026</t>
+    <t>01.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>