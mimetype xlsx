--- v3 (2026-06-01)
+++ v4 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>01.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,66 +148,66 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
     <t>В представленной работе рассматриваются практические аспекты проведения административного расследования правонарушений в области дорожного движения, осуществляемые должностными лицами ГИБДД, даются рекомендации по повышению эффективности данного расследования, рассматриваются коллизионные и наиболее сложные вопросы, возникающие при проведении административного расследования указанных видов административных правонарушений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Работа может представлять интерес для аспирантов (адъюнктов), студентов, научных работников, занимающихся проблемами административного расследования, и всех интересующихся вопросами административно-юрисдикционного процесса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12986-1</t>
   </si>
   <si>
     <t>672я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>25.12.2023</t>
-[...2 lines deleted...]
-    <t>МИГРАЦИОННОЕ ПРАВО РОССИИ 4-е изд., пер. и доп. Учебник для вузов</t>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>Миграционное право России 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Жеребцов А. Н., Малышев Е. А. ; Под общ. ред. Жеребцова А.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>В курсе рассмотрены понятие и место миграционного права в системе российского права, его принципы, источники, субъекты, миграционно-правовые отношения, учебные и практические вопросы административно-правового регулирования основных миграционных потоков внутренней (социально-экономической), внешней, внешней трудовой, вынужденной и предупреждения и пресечения незаконной миграции населения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендовано студентам юридических высших учебных заведений и факультетов, профессорско-преподавательскому составу, научным и практическим работникам, занимающимся проблемами правового регулирования миграции, и всем интересующимся проблемами административно-правового регулирования миграции населения.</t>
   </si>
   <si>
-    <t>978-5-534-17262-1</t>
+    <t>978-5-534-21825-1</t>
   </si>
   <si>
     <t>65.248я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2021</t>
   </si>
   <si>
     <t>НАУЧНЫЕ ОСНОВЫ ДЕЯТЕЛЬНОСТИ ОРГАНОВ ИСПОЛНИТЕЛЬНОЙ ВЛАСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Белоконь А. В., Долгополов А. А., Жеребцов А. Н.</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
     <t>В представленном курсе сформулированы современные подходы к определению сущности, содержания, целей, задач, функций, методов и форм деятельности органов исполнительной власти, рассмотрены стадии процесса государственного управления, обоснована необходимость формирования эффективной, научно обоснованной системы административных процедур обеспечения деятельности органов исполнительной власти. Предлагается критика спорных подходов, формирующихся в современной административно-правовой науке, по указанным вопросам деятельности органов исполнительной власти. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Адресовано студентам, обучающимся по специальности «Юриспруденция» по направлению подготовки бакалавриата, специалитета и магистратуры, а также другим лицам, интересующимся проблемами деятельности органов исполнительной власти в Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-14224-2</t>
   </si>
@@ -633,51 +633,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-rassledovanie-pravonarusheniy-v-oblasti-dorozhnogo-dvizheniya-588162" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/migracionnoe-pravo-rossii-566206" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nauchnye-osnovy-deyatelnosti-organov-ispolnitelnoy-vlasti-588654" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-fikcii-v-mehanizme-administrativno-pravovogo-regulirovaniya-upravlencheskih-otnosheniy-588444" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-administrativnyh-pravonarusheniy-v-oblasti-dorozhnogo-dvizheniya-588168" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/administrativnoe-rassledovanie-pravonarusheniy-v-oblasti-dorozhnogo-dvizheniya-588162" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/migracionnoe-pravo-rossii-582225" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nauchnye-osnovy-deyatelnosti-organov-ispolnitelnoy-vlasti-588654" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-fikcii-v-mehanizme-administrativno-pravovogo-regulirovaniya-upravlencheskih-otnosheniy-588444" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-administrativnyh-pravonarusheniy-v-oblasti-dorozhnogo-dvizheniya-588168" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -928,115 +928,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.126</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>566206</v>
+        <v>582225</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2549.0</v>
+        <v>2499.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2799.0</v>
+        <v>2749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.726</v>
+        <v>0.714</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588654</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>