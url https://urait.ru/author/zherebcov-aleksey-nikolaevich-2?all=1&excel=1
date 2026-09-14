--- v4 (2026-07-23)
+++ v5 (2026-09-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>23.07.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -885,54 +885,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>116</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>529.0</v>
+        <v>559.0</v>
       </c>
       <c r="M5" s="9">
-        <v>579.0</v>
+        <v>609.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -955,54 +955,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>490</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2499.0</v>
+        <v>2629.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2749.0</v>
+        <v>2889.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1025,54 +1025,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>127</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M7" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1095,54 +1095,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>183</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
-        <v>699.0</v>
+        <v>729.0</v>
       </c>
       <c r="M8" s="9">
-        <v>769.0</v>
+        <v>799.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1163,54 +1163,54 @@
       <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>116</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>529.0</v>
+        <v>559.0</v>
       </c>
       <c r="M9" s="9">
-        <v>579.0</v>
+        <v>609.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>