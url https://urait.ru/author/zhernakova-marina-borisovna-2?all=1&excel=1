--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>