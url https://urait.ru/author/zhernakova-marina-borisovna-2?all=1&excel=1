--- v2 (2026-04-15)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>15.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Курс содержит комплекс концептуальных положений, раскрывающих содержание одной из важнейших функций современного менеджмента в России. Здесь формулируются основные положения корпоративной социальной ответственности, раскрывается ее роль в устойчивом развитии организации. Рассматриваются проблемы разнообразия и интеграции типов ответственности, деловая репутация, этика ответственности и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, преподавателей, практиков предпринимательства и менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-19091-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>08.09.2014</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИЗМЕНЕНИЯМИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Коротков Э. М., Жернакова М. Б., Кротенко Т. Ю.</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>Данный курс играет особую роль в профессиональной подготовке современного менеджера. Он предназначен для формирования установки видеть, отслеживать и оценивать необходимость внесения изменений в свою профессиональную деятельность и содержит необходимые знания для успешного осуществления этих изменений. В учебнике большое внимание уделяется логике построения концепции. Это способствует лучшему усвоению учебного материала, увеличивает его практическую ценность. Исходной позицией всех рассуждений об изменениях принято понимание того, что управление организацией может быть ориентировано лишь на реализацию установленных функций деятельности. Но сегодня особенно важным становится видение потребностей в изменениях и возможностей их реализации, не нарушающих деятельность организации, но обеспечивающих последовательное и успешное ее развитие. Ключевыми в концепции управления изменениями являются факторы и причины противодействия изменениям и возникновения конфликтов, диагностика и эффективность изменений, роль интеллектуального потенциала организации и лидерства в менеджменте.</t>
+    <t>Данный курс играет особую роль в профессиональной подготовке современного менеджера. Он предназначен для формирования установки видеть, отслеживать и оценивать необходимость внесения изменений в свою профессиональную деятельность и содержит необходимые знания для успешного осуществления этих изменений. В учебнике большое внимание уделяется логике построения концепции. Это способствует лучшему усвоению учебного материала, увеличивает его практическую ценность. Сегодня особенно важным становится видение потребностей в изменениях и возможностей их реализации, не нарушающих деятельность организации, но обеспечивающих последовательное и успешное ее развитие. Ключевыми в концепции управления изменениями являются факторы и причины противодействия изменениям и возникновения конфликтов, диагностика и эффективность изменений, роль интеллектуального потенциала организации и лидерства в менеджменте.</t>
   </si>
   <si>
     <t>978-5-534-02315-2</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>