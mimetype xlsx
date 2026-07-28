--- v3 (2026-06-04)
+++ v4 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>04.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>