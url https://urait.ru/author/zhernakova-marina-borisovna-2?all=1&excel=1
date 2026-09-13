--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>28.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>319</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -934,54 +934,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>319</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>404</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2099.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2309.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1074,54 +1074,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>278</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>