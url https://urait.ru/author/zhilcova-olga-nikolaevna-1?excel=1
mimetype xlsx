--- v1 (2026-03-05)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>05.03.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,144 +133,144 @@
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЙ МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, изучающих инновационные направления маркетинга в различных отраслях и сферах деятельности. Может быть полезен руководителям и специалистам российских предприятий различных форм собственности для формирования эффективной инновационной маркетинговой политики на внутреннем и внешнем рынке.</t>
+    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13282-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2017</t>
   </si>
   <si>
     <t>ИНТЕРНЕТ-МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Жильцовой О.Н.</t>
   </si>
   <si>
-    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для бакалавров, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
+    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов.</t>
   </si>
   <si>
     <t>978-5-534-15098-8</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>27.08.2014</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Информационные технологии играют важную роль в процессе современного развития рынка. В настоящем учебнике раскрываются общие сведения о теории информации и информационных систем, даны современные направления развития информационных технологий в маркетинге, рассмотрена эволюция и описаны перспективы развития информационных технологий. К тому же выявлены постоянные информационные потребности маркетинга организации, раскрыты методы обработки данных маркетинговых исследований, обоснованы технологии определения статистических показателей при анализе маркетинговой информации, представлены основные методы анализа рынка, раскрыты модели прогнозирования в анализе маркетинговых процессов, обоснована технология решения задач корреляционного и регрессионного анализа и многое другое. После каждой главы приведены вопросы и задания для самоконтроля. В конце книги расположен практикум, содержащий тесты и ситуационные задания.</t>
   </si>
   <si>
     <t>978-5-534-02476-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-9916-9115-4</t>
   </si>
   <si>
     <t>18.07.2013</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Земляк С. В., Синяев В. В.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Содержание курса отвечает самым современным требованиям нового образовательного стандарта. В курсе раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в курсе теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>978-5-534-16955-3</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>11.06.2014</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н.</t>
   </si>
   <si>
-    <t>Цель данного учебника дать представление об основах маркетинга, составе задач и их решениях, показать особенности философии рыночного участия для достижения намеченных результатов коммерции. Представлены концепции управления, принципы и функции маркетинга, товарная политика в маркетинге, система дистрибуции, основы успешного позиционирования и многое другое. После каждой главы есть выводы, контрольные вопросы и тесты. Основные положения учебника помогут специалисту добиться намеченных результатов в бизнесе, занять прочное положение в целевом сегменте сбыта и сделать существенный вклад в национальную экономику страны.</t>
+    <t>Цель данного курса дать представление об основах маркетинга, составе задач и их решениях, показать особенности философии рыночного участия для достижения намеченных результатов коммерции. Представлены концепции управления, принципы и функции маркетинга, товарная политика в маркетинге, система дистрибуции, основы успешного позиционирования и многое другое. Основные положения курса помогут специалисту добиться намеченных результатов в бизнесе, занять прочное положение в целевом сегменте сбыта и сделать существенный вклад в национальную экономику страны.</t>
   </si>
   <si>
     <t>978-5-534-16789-4</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16790-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>24.04.2015</t>
   </si>
   <si>
     <t>МАРКЕТИНГ ТЕРРИТОРИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Предлагаемый курс особенно актуален в настоящее время по причине развития территорий России. Подтверждением тому служит организация и проведение Олимпиады «Сочи — 2014», Чемпионата Мира по футболу 2018, Летней Универсиады 2013 в Казани и др. В полной мере раскрывает основные понятия в маркетинге территорий и особенности территориального деления, а также представляет маркетинговую среду, на основании которой необходимо разрабатывать концепцию позиционирования конкретной территории. Поэтапно представлена методология особенностей региональных исследований и анализируется система бенчмаркинга для успешного позиционирования на рынке. Приводятся конкретные направления и примеры использования инструментов продвижения территориального продукта и формирования брендинга территории.</t>
   </si>
@@ -1371,51 +1371,51 @@
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>487</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2489.0</v>
       </c>
       <c r="M11" s="9">
         <v>2739.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.71</v>