--- v1 (2026-03-04)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>04.03.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,147 +187,147 @@
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20255-7</t>
   </si>
   <si>
     <t>76.006.5я723</t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОММЕРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Земляк С. В., Синяев В. В.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Содержание учебника отвечает самым современным требованиям нового образовательного стандарта. В издании раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в учебнике теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>978-5-534-16956-0</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ МАРКЕТИНГА. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>С.В. Карпова [и др.]; под общей редакцией С.В. Карповой.</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17581-3</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>16.05.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ РЕКЛАМЫ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19116-5</t>
   </si>
   <si>
     <t>РЕКЛАМА И СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям..</t>
   </si>
   <si>
     <t>978-5-534-19115-8</t>
   </si>
   <si>
     <t>76.006.5я73</t>
   </si>
   <si>
     <t>РЕКЛАМА, PR, ИМИДЖ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику PR в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания PR-услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20256-4</t>
   </si>
   <si>
     <t>20.05.2024</t>
   </si>
   <si>
     <t>РЕКЛАМНАЯ ДЕЯТЕЛЬНОСТЬ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Жильцова О. Н., Синяева И. М., Жильцов Д. А.</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19127-1</t>
   </si>
   <si>
     <t>СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику PR в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания PR-услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19117-2</t>
   </si>
   <si>
     <t>13.04.2022</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ИНТЕРНЕТ-МАРКЕТИНГА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для студентов образовательных учреждений среднего профессионального образования, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
+    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендован к использованию в учебном процессе Гильдией маркетологов.</t>
   </si>
   <si>
     <t>978-5-534-15606-5</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>