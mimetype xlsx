--- v2 (2026-06-10)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>