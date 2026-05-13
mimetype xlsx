--- v2 (2026-03-17)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>17.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>