--- v3 (2026-05-13)
+++ v4 (2026-06-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>14.05.2026</t>
+    <t>29.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Социально-экономическая география. Регионоведение</t>
   </si>
   <si>
     <t>Данный курс завершает описание общественно-географической картины современного мира на уровне макрорегионов и ключевых стран. Даются их комплексные характеристики, демонстрирующие своеобразие политико-географических, экономико-географических, социально-географических процессов и явлений. Впервые в учебной литературе рассматривается Арктический регион, показаны современные пределы и специфика Евразийского и Европейского регионов, обосновано своеобразие Англосаксонской Америки. Содержание восьми тем, двух приложений, вопросы и задания для самостоятельной работы, списки дополнительной общественно-географической литературы и электронных источников информации помогут заинтересованному читателю глубже понять многообразие мира, в котором мы живем.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18597-3</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.05.2022</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. СОЦИАЛЬНО-ЭКОНОМИЧЕСКАЯ ГЕОГРАФИЯ МИРА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Данный курс продолжает курс «География мира», основанный на современном представлении об общественно-географической картине мира с многообразной конкретикой и научными идеями, концепциями. В нем представлены социально-географический и экономико-географический аспекты общественно-географической картины мира. Перед вами раскрываются географические особенности современных демографических и миграционных процессов, систем расселения и урбанизации, расовой, этнической и религиозной структуры населения, основные черты структуры и географии мирового хозяйства, в том числе отраслей промышленности, сельского хозяйства, транспорта, международной финансовой сферы и туризма. Внимательный читатель овладеет не только многообразным общественно-географическим знанием, но и приобретет навыки его применения в самостоятельном анализе противоречивой социально- и экономико-географической проблематики современного мира. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений образовательных направлений «География», «Международные отношения», «Регионоведение», «Политология», «Журналистика», «Экономика» и других, для учителей географии, истории, обществознания, а также для всех интересующихся общественно-географической проблематикой современного мира.</t>
+    <t>Данный курс продолжает курс «География мира», основанный на современном представлении об общественно-географической картине мира с многообразной конкретикой и научными идеями, концепциями. В нем представлены социально-географический и экономико-географический аспекты общественно-географической картины мира. Перед вами раскрываются географические особенности современных демографических и миграционных процессов, систем расселения и урбанизации, расовой, этнической и религиозной структуры населения, основные черты структуры и географии мирового хозяйства, в том числе отраслей промышленности, сельского хозяйства, транспорта, международной финансовой сферы и туризма. Внимательный читатель овладеет не только многообразным общественно-географическим знанием, но и приобретет навыки его применения в самостоятельном анализе противоречивой социально- и экономико-географической проблематики современного мира.</t>
   </si>
   <si>
     <t>978-5-534-18600-0</t>
   </si>
   <si>
     <t>65.04я73</t>
   </si>
   <si>
     <t>06.02.2024</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ НАСЕЛЕНИЯ С ОСНОВАМИ ДЕМОГРАФИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анохин А. А., Житин Д. В.</t>
   </si>
   <si>
     <t>Вопросы, связанные с населением, всегда интересовали людей. Как изменяется численность населения Земли и ее регионов? От чего зависит интенсивность рождаемости и смертности и могут ли люди воздействовать на эти процессы? Что вынуждает людей менять место жительства и переезжать в другие города и страны? Для чего нужны переписи населения и как они проводятся? Какие народы (этносы) населяют нашу планету и какие религии они исповедуют? На эти и многие другие вопросы демографического развития населения Земли даются ответы в курсе «География населения с основами демографии». В нем в доступной форме изложены основные понятия и термины географии населения, охватывающие всю совокупность демографических процессов, рассмотрены источники сведений о населении, история демографических исследований в России и в мире.</t>
   </si>
   <si>
     <t>978-5-534-18415-0</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>