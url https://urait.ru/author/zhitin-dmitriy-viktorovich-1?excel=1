--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>29.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>