--- v3 (2026-02-21)
+++ v4 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>21.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>