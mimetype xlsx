--- v4 (2026-04-21)
+++ v5 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>21.04.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,99 +187,99 @@
   <si>
     <t>В курсе на основе комплексного подхода раскрыто содержание правовых средств укрепления воинской дисциплины: правовые стимулы, дисциплинарная практика и профилактика правонарушений, производство по дисциплинарным правонарушениям военнослужащих и институт предупреждения дисциплинарных правонарушений. Курс подготовлен для реализации учебной программы профессиональной подготовки по направлению «Юриспруденция», для освоения магистерской программы «Юрист в сфере национальной безопасности» по учебной дисциплине «Правовое регулирование прохождения военной службы» и по направлению подготовки бакалавриата «Юриспруденция» по учебной дисциплине «Основы военного законодательства». Издание рассчитано на научных и практических работников, военнослужащих, преподавателей, адъюнктов и аспирантов, студентов, курсантов и слушателей образовательных организаций, а также широкого круга читателей, интересующихся проблемами воинской дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-13371-4</t>
   </si>
   <si>
     <t>68.4я73</t>
   </si>
   <si>
     <t>30.05.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Журавлева С.И., Туганова Ю.Н.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления. Издание поможет студентам не только получить необходимые знания по специальности, но и сформировать первичные навыки по практическому применению нормативных правовых актов при прохождении государственной или муниципальной службы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Государственное и муниципальное управление», «Юриспруденция».</t>
+    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления.</t>
   </si>
   <si>
     <t>978-5-534-16732-0</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Журавлева С.И., Петрова В.И., Туганова Ю.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления. Издание поможет студентам не только получить необходимые знания по специальности, но и сформировать первичные навыки по практическому применению нормативных правовых актов при прохождении государственной или муниципальной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Государственное и муниципальное управление», «Юриспруденция».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-09531-9</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
-    <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
+    <t>Правовое обеспечение национальной безопасности 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Обложка</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
     <t>В курсе отражены актуальные вопросы понятия и содержания национальной безопасности, а также государственной безопасности как ее составной части, вопросы организации и практической реализации основных направлений деятельности и полномочий органов власти, обеспечивающих государственную и национальную безопасность страны. Предназначен для подготовки и проведения занятий со студентами, магистрами и аспирантами, обучающимися по направлению подготовки «Юриспруденция», для освоения магистерской программы «Юрист в сфере национальной безопасности», по учебной дисциплине «Правовое регулирование национальной безопасности»; по направлениям подготовки бакалавриата «Юриспруденция» по учебным дисциплинам «Национальная безопасность», «Правовое обеспечение национальной безопасности»; «Конфликтология» по учебной дисциплине «Национальная безопасность»; «Педагогическое образование» по учебной дисциплине «Национальная безопасность, оборона государства и организация управления в кризисных ситуациях».</t>
   </si>
   <si>
-    <t>978-5-534-12531-3</t>
+    <t>978-5-534-22236-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>20.01.2021</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ ВОЕННОЙ СЛУЖБЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе раскрыты вопросы поступления и прохождения военной службы в современных условиях и деятельность воинских должностных лиц по исполнению норм права, регулирующих порядок прохождения военной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рассчитан на научных и практических работников, военнослужащих, преподавателей, адъюнктов и аспирантов, студентов, курсантов и слушателей образовательных организаций, а также на широкий круг читателей, интересующихся проблемами прохождения военной службы.</t>
   </si>
   <si>
     <t>978-5-534-13382-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -654,51 +654,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voennaya-administraciya-588012" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voinskaya-disciplina-i-pravovye-sredstva-ee-ukrepleniya-588014" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-582909" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-583537" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-nacionalnoy-bezopasnosti-588016" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-voennoy-sluzhby-588015" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voennaya-administraciya-588012" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voinskaya-disciplina-i-pravovye-sredstva-ee-ukrepleniya-588014" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-582909" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-583537" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-nacionalnoy-bezopasnosti-600929" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-voennoy-sluzhby-588015" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1137,137 +1137,137 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1649.0</v>
       </c>
       <c r="M8" s="9">
         <v>1809.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y8" s="8">
         <v>0.492</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>588016</v>
+        <v>600929</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="L9" s="9">
-        <v>809.0</v>
+        <v>779.0</v>
       </c>
       <c r="M9" s="9">
-        <v>889.0</v>
+        <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>74</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.258</v>
+        <v>0.192</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588015</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>