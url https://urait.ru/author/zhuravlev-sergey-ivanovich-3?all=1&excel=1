--- v5 (2026-06-22)
+++ v6 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>22.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>