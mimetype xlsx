--- v1 (2026-03-24)
+++ v2 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>24.03.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,86 +160,83 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21313-3</t>
   </si>
   <si>
     <t>74.2+74.6</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.10.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ В НАЧАЛЬНОЙ ШКОЛЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового образования в начальной школе. Содержание и технологии обучения русскому языку раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Курс станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
+    <t>В учебнике в доступной форме изложен курс методики начального обучения русскому языку. Книга предназначена как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового образования в начальной школе. Содержание и технологии обучения русскому языку раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в книге занимает практикум, вопросы и задания которого призваны помочь студентам в самостоятельном освоении курса. Учебник станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
   </si>
   <si>
     <t>978-5-534-08110-7</t>
   </si>
   <si>
     <t>74.2+74.6я73</t>
   </si>
   <si>
     <t>30.07.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Курс станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
+    <t>В учебнике в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Книга предназначена как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в книге занимает практикум, вопросы и задания которого призваны помочь студентам в самостоятельном освоении курса. Учебник станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
   </si>
   <si>
     <t>978-5-534-06987-7</t>
   </si>
   <si>
     <t>16.10.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-00330-7</t>
   </si>
   <si>
     <t>74.2+74.6я723</t>
   </si>
   <si>
     <t>20.07.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Зиновьева Т. И., Курлыгина О. Е., Трегубова Л. С.</t>
   </si>
   <si>
     <t>Учебное пособие представляет собой сборник заданий, направленных на развитие навыков преподавания русского языка в начальных классах. Издание содержит материалы для организации самостоятельной работы студентов. Практикум может быть использован для организации самостоятельной работы студентов, подготовки к практическим занятиям, в условиях педагогической практики.</t>
   </si>
   <si>
     <t>978-5-534-07285-3</t>
   </si>
   <si>
     <t>74.268.1Рус-923</t>
   </si>
   <si>
     <t>21.07.2016</t>
@@ -283,63 +280,66 @@
   <si>
     <t>978-5-534-07378-2</t>
   </si>
   <si>
     <t>74.203я73</t>
   </si>
   <si>
     <t>04.04.2017</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ РИТОРИКА 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-07650-9</t>
   </si>
   <si>
     <t>74.203я723</t>
   </si>
   <si>
     <t>17.11.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ РИТОРИКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>Основная цель данного пособия усилить практическую подготовку педагога, сформировать у студентов умение использовать речь как средство решения профессиональных задач. Структура и содержание пособия соответствуют классическим учебникам по педагогической риторике.</t>
+  </si>
+  <si>
+    <t>978-5-534-07523-6</t>
+  </si>
+  <si>
+    <t>74.204я73</t>
+  </si>
+  <si>
+    <t>23.11.2016</t>
+  </si>
+  <si>
+    <t>ПЕДАГОГИЧЕСКАЯ РИТОРИКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>Основная цель данного пособия усилить практическую подготовку педагога, сформировать у студентов умение использовать речь как средство решения профессиональных задач. Структура и содержание пособия соответствуют классическим учебникам по педагогической риторике. Задания практикума актуализируют внимание студентов на наиболее значимых аспектах профессиональной коммуникативно-речевой подготовки педагога. Среди них: навыки публичной речи, ведения дискуссии и полемики; основы профессиональной речевой культуры; навыки восприятия, создания и редактирования текстов профессионального и социального значения.</t>
-  </si>
-[...10 lines deleted...]
-    <t>ПЕДАГОГИЧЕСКАЯ РИТОРИКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-08693-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1185,551 +1185,551 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2399.0</v>
       </c>
       <c r="M8" s="9">
         <v>2639.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.687</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584441</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>319</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1709.0</v>
       </c>
       <c r="M9" s="9">
         <v>1879.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.507</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584910</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>319</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1709.0</v>
       </c>
       <c r="M10" s="9">
         <v>1879.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.507</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590191</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>263</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1449.0</v>
       </c>
       <c r="M11" s="9">
         <v>1589.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.438</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583115</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>242</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1349.0</v>
       </c>
       <c r="M12" s="9">
         <v>1479.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R12" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="R12" s="6" t="s">
+      <c r="S12" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.413</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585233</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>242</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1349.0</v>
       </c>
       <c r="M13" s="9">
         <v>1479.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q13" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R13" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="R13" s="6" t="s">
+      <c r="S13" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.413</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583169</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>190</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1109.0</v>
       </c>
       <c r="M14" s="9">
         <v>1219.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R14" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="R14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.35</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585234</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>190</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1109.0</v>
       </c>
       <c r="M15" s="9">
         <v>1219.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R15" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="R15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>94</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.35</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>