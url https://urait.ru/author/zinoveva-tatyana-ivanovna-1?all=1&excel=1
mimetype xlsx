--- v2 (2026-05-24)
+++ v3 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>24.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>