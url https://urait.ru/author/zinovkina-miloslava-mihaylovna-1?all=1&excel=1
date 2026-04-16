--- v1 (2026-02-27)
+++ v2 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>27.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>