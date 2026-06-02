--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,90 +130,90 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>15.11.2018</t>
   </si>
   <si>
     <t>КРЕАТИВНАЯ ПЕДАГОГИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Утемов В. В., Зиновкина М. М., Горев П. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
-    <t>Сфера современного образования, а также подготовка педагогических кадров нового поколения должны быть пронизаны инновациями, направленными на развитие творческого потенциала учащихся. Авторы пособия являются ведущими специалистами в области развития творческого мышления и предлагают систему технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. Представленный учебный курс предназначен для углубления знаний в области педагогического образования и раскрывает особенности педагогической деятельности по проектированию и реализации креативного образовательного процесса в образовательных организациях. В издании приводится необходимый теоретический материал, примеры педагогических технологий для использования в практической деятельности, упражнения для работы с учащимися. В конце пособия даются вопросы и задания для самоконтроля.</t>
+    <t>Сфера современного образования, а также подготовка педагогических кадров нового поколения должны быть пронизаны инновациями, направленными на развитие творческого потенциала учащихся. Авторы пособия являются ведущими специалистами в области развития творческого мышления и предлагают систему технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. В издании приводится необходимый теоретический материал, примеры педагогических технологий для использования в практической деятельности, упражнения для работы с учащимися. В конце пособия даются вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08258-6</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.10.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ИССЛЕДОВАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ: ТРИЗ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Зиновкина М. М., Гареев Р. Т., Горев П. М., Утемов В. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Курс посвящено теории решений изобретательских задач (ТРИЗ) в педагогике. Авторами представлены методы развития творческого мышления и предложена система технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова.</t>
+    <t>Учебное пособие посвящено теории решений изобретательских задач (ТРИЗ) в педагогике. Авторами представлены методы развития творческого мышления и предложена система технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. Издание содержит задания для самоконтроля, приложения со списком типовых параметров, матрицей приемов разрешения противоречия и эвристическими принципами научного творчества.</t>
   </si>
   <si>
     <t>978-5-534-12134-6</t>
   </si>
   <si>
     <t>74.200я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>03.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ РЕШЕНИЯ ИЗОБРЕТАТЕЛЬСКИХ ЗАДАЧ: НАУЧНОЕ ТВОРЧЕСТВО 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-11140-8</t>
   </si>
   <si>
     <t>74.200я73</t>
   </si>
 </sst>
 </file>
 