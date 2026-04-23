--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>03.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.07.2020</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ ЛИЧНОСТНОГО РАЗВИТИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Зобков В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>Курс по методологии личностного развития человека позволяет рассмотреть развитие человека как целостное, уровневое индивидно-личностно-социальное образование. Теоретико-практическая установка автора при построении курса лекций исходит из представления о системе триединства отношения человека к жизнедеятельности — отношений к себе, деятельности, другим людям. Системно-структурный подход раскрывается в 3-х этапной логике развития отношения и личности: от Я-отношения/индивид — к Я-отношению/личность — и затем к Я-отношению/субъект. Каждый этап развития отношений и личности представлен как специфический уровень развития человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Материалы курса адресованы аспирантам, студентам, обучающимся по профилю «Психология» и другим специалистам, интересующимся проблемами развития и воспитания человека.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13731-6</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.05.2023</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ И ЛИЧНОСТЬ ПЕДАГОГА. Учебник для вузов</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>Курс лекций по педагогической психологии освещает современные подходы к психологическим проблемам воспитания и обучения детей и учащейся молодежи, педагогической деятельности учителя. Основная цель курса состоит в том, чтобы помочь студентам в лучшей организации учебной и самостоятельной работы, по систематическому усвоению знаний по педагогической психологии. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21068-2</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ РАБОТА И ЛИЧНОСТЬ ПЕДАГОГА. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс предназначен для тех, кто изучает специфику педагогической деятельности преподавателей, ориентированных на развитие и воспитание творческой молодежи. В курсе описываются психологические особенности педагогической деятельности, повышающие ее продуктивность или снижающие эффективность учебного процесса, а также рассматриваются качества личности педагогов, которые видят смысл жизнедеятельности в формировании у воспитанников творческого подхода к учебно-познавательной и профессиональной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20894-8</t>
   </si>
   <si>
     <t>27.05.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ПОНИМАНИЯ В СКАЗКОТЕРАПИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Книга состоит из трех глав. В первой главе осуществлен анализ психологии понимания сказок и их влияния на развивающуюся личность, во второй — на основе интерпретации различных по жанру сказок прослеживается путь коррекционно-развивающего воздействия на личность и ее жизнедеятельность. Сказка обладает большой методологической силой, способной актуализировать эмоциональный, волевой, интеллектуальный, морально-нравственный потенциалы личности человека и позволяющей взглянуть на проблемную жизненную ситуацию с новой интерпретационной позиции, которая выступает в качестве психотерапевтического, воспитывающего и перевоспитывающего средства. Анализ содержания сказки позволяет раскрыть «концепцию смысла жизни» человека и осуществить корригирующее влияние на личность и ее жизнедеятельность, спроектировать программу действий и поведения на перспективу развития. Третья глава связана с воспитанием и регуляцией эмоциональных реакций человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована аспирантам, магистрантам, обучающимся по профилю «Психология», а также другим специалистам, интересующимся проблемами психологии понимания, психологии личности, психотерапии межличностных отношений, психологии воспитания человека.</t>
   </si>
   <si>
     <t>978-5-534-13639-5</t>
   </si>
   <si>
     <t>08.06.2021</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РАЗВИТИЯ И ВОСПИТАНИЯ ОТНОШЕНИЯ ЧЕЛОВЕКА К ДРУГИМ ЛЮДЯМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
     <t>В курсе приведены авторские концептуальные положения об отношении человека к другим людям как проявлении его субъектной позиции. Показано, что отношение к другим людям имеет на этапах онтогенеза человека свою структуру и логику развития и воспитания. Приведены закономерности развития и воспитания отношения человека к другим людям от рождения до 99-летнего возраста. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Материалы курса адресованы студентам высших учебных заведений, обучающимся по гуманитарным направлениям, аспирантам, а также психологам, учителям, воспитателям, родителям, преподавателям и другим специалистам, интересующимся психолого-педагогическими проблемами развития и воспитания человека.</t>
   </si>
   <si>
     <t>978-5-534-14583-0</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>