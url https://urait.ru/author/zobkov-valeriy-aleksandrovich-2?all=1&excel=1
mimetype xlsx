--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>23.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>10.07.2020</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ ЛИЧНОСТНОГО РАЗВИТИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Зобков В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология личности и семейная психология</t>
   </si>
   <si>
-    <t>Курс по методологии личностного развития человека позволяет рассмотреть развитие человека как целостное, уровневое индивидно-личностно-социальное образование. Теоретико-практическая установка автора при построении курса лекций исходит из представления о системе триединства отношения человека к жизнедеятельности — отношений к себе, деятельности, другим людям. Системно-структурный подход раскрывается в 3-х этапной логике развития отношения и личности: от Я-отношения/индивид — к Я-отношению/личность — и затем к Я-отношению/субъект. Каждый этап развития отношений и личности представлен как специфический уровень развития человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Материалы курса адресованы аспирантам, студентам, обучающимся по профилю «Психология» и другим специалистам, интересующимся проблемами развития и воспитания человека.</t>
+    <t>Курс лекций по методологии личностного развития человека позволяет рассмотреть развитие человека как целостное, уровневое индивидно-личностно-социальное образование. Теоретико-практическая установка автора при построении курса лекций исходит из представления о системе триединства отношения человека к жизнедеятельности — отношений к себе, деятельности, другим людям. Системно-структурный подход раскрывается в 3-х этапной логике развития отношения и личности: от Я-отношения/индивид — к Я-отношению/личность — и затем к Я-отношению/субъект. Каждый этап развития отношений и личности представлен как специфический уровень развития человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Материалы учебного пособия адресованы аспирантам, студентам, обучающимся по профилю «Психология» и другим специалистам, интересующимся проблемами развития и воспитания человека.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13731-6</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.05.2023</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ И ЛИЧНОСТЬ ПЕДАГОГА. Учебник для вузов</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>Курс предназначен для тех, кто изучает специфику педагогической деятельности преподавателей, ориентированных на развитие и воспитание творческой молодежи. В курсе описываются психологические особенности педагогической деятельности, повышающие ее продуктивность или снижающие эффективность учебного процесса, а также рассматриваются качества личности педагогов, которые видят смысл жизнедеятельности в формировании у воспитанников творческого подхода к учебно-познавательной и профессиональной деятельности. Для студентов высших учебных заведений, обучающихся по педагогическим и психологическим направлениям.</t>
   </si>
@@ -214,66 +214,66 @@
   <si>
     <t>05.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс лекций по педагогической психологии освещает современные подходы к психологическим проблемам воспитания и обучения детей и учащейся молодежи, педагогической деятельности учителя. Основная цель курса состоит в том, чтобы помочь студентам в лучшей организации учебной и самостоятельной работы, по систематическому усвоению знаний по педагогической психологии. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21068-2</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ РАБОТА И ЛИЧНОСТЬ ПЕДАГОГА. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс предназначен для тех, кто изучает специфику педагогической деятельности преподавателей, ориентированных на развитие и воспитание творческой молодежи. В курсе описываются психологические особенности педагогической деятельности, повышающие ее продуктивность или снижающие эффективность учебного процесса, а также рассматриваются качества личности педагогов, которые видят смысл жизнедеятельности в формировании у воспитанников творческого подхода к учебно-познавательной и профессиональной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс предназначен для тех, кто изучает специфику педагогической деятельности преподавателей, ориентированных на развитие и воспитание творческой молодежи. В курсе описываются психологические особенности педагогической деятельности, повышающие ее продуктивность или снижающие эффективность учебного процесса, а также рассматриваются качества личности педагогов, которые видят смысл жизнедеятельности в формировании у воспитанников творческого подхода к учебно-познавательной и профессиональной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-20894-8</t>
   </si>
   <si>
     <t>27.05.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ПОНИМАНИЯ В СКАЗКОТЕРАПИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>Книга состоит из трех глав. В первой главе осуществлен анализ психологии понимания сказок и их влияния на развивающуюся личность, во второй — на основе интерпретации различных по жанру сказок прослеживается путь коррекционно-развивающего воздействия на личность и ее жизнедеятельность. Сказка обладает большой методологической силой, способной актуализировать эмоциональный, волевой, интеллектуальный, морально-нравственный потенциалы личности человека и позволяющей взглянуть на проблемную жизненную ситуацию с новой интерпретационной позиции, которая выступает в качестве психотерапевтического, воспитывающего и перевоспитывающего средства. Анализ содержания сказки позволяет раскрыть «концепцию смысла жизни» человека и осуществить корригирующее влияние на личность и ее жизнедеятельность, спроектировать программу действий и поведения на перспективу развития. Третья глава связана с воспитанием и регуляцией эмоциональных реакций человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована аспирантам, магистрантам, обучающимся по профилю «Психология», а также другим специалистам, интересующимся проблемами психологии понимания, психологии личности, психотерапии межличностных отношений, психологии воспитания человека.</t>
+    <t>Книга состоит из трех глав. В первой главе осуществлен анализ психологии понимания сказок и их влияния на развивающуюся личность, во второй — на основе интерпретации различных по жанру сказок прослеживается путь коррекционно-развивающего воздействия на личность и ее жизнедеятельность. Сказка обладает большой методологической силой, способной актуализировать эмоциональный, волевой, интеллектуальный, морально-нравственный потенциалы личности человека и позволяющей взглянуть на проблемную жизненную ситуацию с новой интерпретационной позиции, которая выступает в качестве психотерапевтического, воспитывающего и перевоспитывающего средства. Анализ содержания сказки позволяет раскрыть «концепцию смысла жизни» человека и осуществить корригирующее влияние на личность и ее жизнедеятельность, спроектировать программу действий и поведения на перспективу развития. Третья глава связана с воспитанием и регуляцией эмоциональных реакций человека.</t>
   </si>
   <si>
     <t>978-5-534-13639-5</t>
   </si>
   <si>
     <t>08.06.2021</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РАЗВИТИЯ И ВОСПИТАНИЯ ОТНОШЕНИЯ ЧЕЛОВЕКА К ДРУГИМ ЛЮДЯМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
     <t>В курсе приведены авторские концептуальные положения об отношении человека к другим людям как проявлении его субъектной позиции. Показано, что отношение к другим людям имеет на этапах онтогенеза человека свою структуру и логику развития и воспитания. Приведены закономерности развития и воспитания отношения человека к другим людям от рождения до 99-летнего возраста. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Материалы курса адресованы студентам высших учебных заведений, обучающимся по гуманитарным направлениям, аспирантам, а также психологам, учителям, воспитателям, родителям, преподавателям и другим специалистам, интересующимся психолого-педагогическими проблемами развития и воспитания человека.</t>
   </si>
   <si>
     <t>978-5-534-14583-0</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РАЗВИТИЯ И ВОСПИТАНИЯ ОТНОШЕНИЯ ЧЕЛОВЕКА К ДРУГИМ ЛЮДЯМ. Учебное пособие для СПО</t>
   </si>