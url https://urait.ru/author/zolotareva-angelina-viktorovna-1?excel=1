--- v2 (2026-03-03)
+++ v3 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>03.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>