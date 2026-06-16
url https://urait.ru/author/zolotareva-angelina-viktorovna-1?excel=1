--- v3 (2026-04-25)
+++ v4 (2026-06-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,86 +163,83 @@
   <si>
     <t>978-5-534-20639-5</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.09.2016</t>
   </si>
   <si>
     <t>ДОПОЛНИТЕЛЬНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ. ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Байбородова Л. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Пособие посвящено психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов пособия.</t>
+    <t>Учебник посвящен психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов учебника.</t>
   </si>
   <si>
     <t>978-5-534-07619-6</t>
   </si>
   <si>
     <t>74.200.587я723</t>
   </si>
   <si>
     <t>10.06.2020</t>
   </si>
   <si>
     <t>ДОПОЛНИТЕЛЬНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ: ИСТОРИЯ И СОВРЕМЕННОСТЬ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Золотарева А. В.</t>
   </si>
   <si>
-    <t>Курс раскрывает концептуальные и организационные основы дополнительного образования детей через анализ исторических тенденций развития, нормативно-правовой базы деятельности, основных принципов, идей, подходов к организации современного дополнительного образования. В нем описаны особенности содержания и основных форм реализации дополнительного образования детей, подходов к классификации и проектированию общеобразовательных программ дополнительного образования детей, построения структуры дополнительного образования детей в России, организации дополнительного образования в учреждениях дополнительного образования и образовательных организациях других типов, содержание деятельности кадрового состава дополнительного образования детей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован аспирантам и студентам, обучающимся по гуманитарным направлениям, а также преподавателям высшей школы, дополнительного профессионального образования, руководителям и практическим работникам системы образования.</t>
+    <t>Учебное пособие раскрывает концептуальные и организационные основы дополнительного образования детей через анализ исторических тенденций развития, нормативно-правовой базы деятельности, основных принципов, идей, подходов к организации современного дополнительного образования. В нем описаны особенности содержания и основных форм реализации дополнительного образования детей, подходов к классификации и проектированию общеобразовательных программ дополнительного образования детей, построения структуры дополнительного образования детей в России, организации дополнительного образования в учреждениях дополнительного образования и образовательных организациях других типов, содержание деятельности кадрового состава дополнительного образования детей.</t>
   </si>
   <si>
     <t>978-5-534-13273-1</t>
   </si>
   <si>
     <t>74.200:587я73</t>
   </si>
   <si>
     <t>08.09.2020</t>
   </si>
   <si>
     <t>ДОПОЛНИТЕЛЬНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ: ИСТОРИЯ И СОВРЕМЕННОСТЬ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие раскрывает концептуальные и организационные основы дополнительного образования детей через анализ исторических тенденций развития, нормативно-правовой базы деятельности, основных принципов, идей, подходов к организации современного дополнительного образования. В нем описаны особенности содержания и основных форм реализации дополнительного образования детей, подходов к классификации и проектированию общеобразовательных программ дополнительного образования детей, построения структуры дополнительного образования детей в России, организации дополнительного образования в учреждениях дополнительного образования и образовательных организациях других типов, содержание деятельности кадрового состава дополнительного образования детей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования педагогических специальностей по профилям дополнительного образования детей, а также повышения квалификации и переподготовки кадров непедагогических специальностей к педагогической деятельности в сфере дополнительного образования. Учебное пособие адресовано также преподавателям высшей школы, дополнительного профессионального образования, руководителям и практическим работникам системы образования, аспирантам и студентам.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-14037-8</t>
   </si>
   <si>
     <t>74.200:587я723</t>
   </si>
   <si>
     <t>30.01.2018</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ПО ПРОГРАММАМ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ В ИЗБРАННОЙ ОБЛАСТИ ДЕЯТЕЛЬНОСТИ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Под ред. Байбородовой Л.В.</t>
   </si>
   <si>
     <t>Для работы в условиях инклюзии с детьми, имеющими особые образовательные потребности, педагог должен обладать высокой профессиональной компетентностью, владеть специальными педагогическими технологиями, иметь широкий педагогический инструментарий. В этой книге рассматриваются теоретические основы психолого-педагогического сопровождения детей с особыми образовательными потребностями в дополнительном образовании. Показаны особенности педагогической работы с одаренными детьми, с детьми, имеющими ограниченные возможности здоровья, детьми с девиантным поведением и детьми-сиротами. В конце каждой главы даны практикум, включающий вопросы для обсуждения и разноуровневые практические задания, а также список рекомендованной литературы. В приложении представлены материалы, отражающие опыт организации дополнительного образования для разных категорий детей.</t>
   </si>
   <si>
     <t>978-5-534-06828-3</t>
   </si>
   <si>
     <t>74.6я723</t>
   </si>
   <si>
     <t>30.06.2016</t>
@@ -251,53 +248,50 @@
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ПО ПРОГРАММАМ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ ДЕТЕЙ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Золотарева А. В., Криницкая Г. М., Пикина А. Л.</t>
   </si>
   <si>
     <t>Учебник раскрывает методические основы дополнительного образования детей через определение социального заказа, функций, характерных особенностей структуры и содержания, предмета и задач методики, анализ вариативных моделей организации образовательной и социально-педагогической деятельности, методов и технологий. Содержит описание методик изучения социального заказа на дополнительное образование, целеполагания, моделирования образовательного процесса, особенностей занятия в сфере дополнительного образования, методов и приемов, педагогических технологий в образовательном процессе дополнительного образования детей, дидактической культуры и тьюторской позиции педагога дополнительного образования.</t>
   </si>
   <si>
     <t>978-5-534-06274-8</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ПО ПРОГРАММАМ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ ДЕТЕЙ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-89561-2</t>
   </si>
   <si>
     <t>19.09.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ. ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ДЕТЕЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник посвящен психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов учебника.</t>
   </si>
   <si>
     <t>978-5-534-06557-2</t>
   </si>
   <si>
     <t>74.200.587я73</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА. ТЬЮТОРСКОЕ СОПРОВОЖДЕНИЕ ОДАРЕННОГО РЕБЕНКА 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Золотарева А. В., Лекомцева Е. Н., Пикина А. Л.</t>
   </si>
   <si>
     <t>Учебный курс содержит описание базовой модели и шести вариативных моделей тьюторского сопровождения развития одаренного ребенка в условиях взаимодействия общего, дополнительного и профессионального образования: модели сопровождения развития одаренных младших школьников, подростков, старшеклассников, студентов, а также моделей сопровождения талантливой молодежи в условиях ресурсного центра вуза и тьюторской службы вуза.</t>
   </si>
   <si>
     <t>978-5-534-20912-9</t>
   </si>
   <si>
     <t>74.200.5я73</t>
   </si>
@@ -1185,481 +1179,481 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1519.0</v>
       </c>
       <c r="M8" s="9">
         <v>1669.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.456</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590592</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>241</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1349.0</v>
       </c>
       <c r="M9" s="9">
         <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.412</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584501</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>315</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1689.0</v>
       </c>
       <c r="M10" s="9">
         <v>1859.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.501</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584650</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>315</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1689.0</v>
       </c>
       <c r="M11" s="9">
         <v>1859.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.501</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584642</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>363</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1909.0</v>
       </c>
       <c r="M12" s="9">
         <v>2099.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.56</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>590041</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>184</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1089.0</v>
       </c>
       <c r="M13" s="9">
         <v>1199.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.343</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584641</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>258</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1429.0</v>
       </c>
       <c r="M14" s="9">
         <v>1569.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.432</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>