--- v4 (2026-06-16)
+++ v5 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>16.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>