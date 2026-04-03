--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>