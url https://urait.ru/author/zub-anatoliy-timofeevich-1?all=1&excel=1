--- v2 (2026-04-03)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>03.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОЕКТАМИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе изложено, как достичь соглашения в постановке цели проекта, как создать команду проекта и как ею управлять, как достичь соглашения при обсуждении рабочего графика и бюджета и как уменьшить риски и прийти к успеху, а также раскрыты многие другие темы, без которых действенное, эффективное управление проектами невозможно. В каждой теме представлены выводы, вопросы и задания для самоконтроля, которые помогут закрепить знания по изученному материалу, а также приведены ситуации для анализа, описывающие различные аспекты управления проектами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по дисциплинам "Проектный менеджмент" "Управление проектами" и другим смежным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17500-4</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОЕКТАМИ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике изложено, как достичь соглашения в постановке цели проекта, как создать команду проекта и как ею управлять, как достичь соглашения при обсуждении рабочего графика и бюджета и как уменьшить риски и прийти к успеху, а также раскрыты многие другие темы, без которых действенное, эффективное управление проектами невозможно. В каждой главе представлены выводы, вопросы и задания для самоконтроля, которые помогут закрепить знания по изученному материалу, а также приведены ситуации для анализа, описывающие различные аспекты управления проектами.</t>
+    <t>В учебнике изложено, как достичь соглашения в постановке цели проекта, как создать команду проекта и как ею управлять, как достичь соглашения при обсуждении рабочего графика и бюджета и как уменьшить риски и прийти к успеху, а также раскрыты многие другие темы, без которых действенное, эффективное управление проектами невозможно.</t>
   </si>
   <si>
     <t>978-5-534-17511-0</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>01.07.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21627-1</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">