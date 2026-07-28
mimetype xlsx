--- v3 (2026-06-04)
+++ v4 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>04.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>