--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>28.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+  <si>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -226,78 +226,84 @@
   <si>
     <t>978-5-534-21633-2</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>16.07.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИЗМЕНЕНИЯМИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
     <t>Задача учебника — содействовать развитию функции управления организационными изменениями у будущих менеджеров. Для этого в издании рассматриваются основные концепции проведения изменений, с позиций системного подхода анализируются факторы изменений и приводятся методики диагностики организационных проблем. Приводятся основные теории проведения изменений и рассматриваются методы их осуществления, в частности системная стратегия и организационное развитие. Ключевым вопросом управления изменениями является поведение людей, поэтому значительное место отводится анализу человеческого фактора — преодолению сопротивления изменениям, мотивации персонала в условиях изменений, формированию команды изменений.</t>
   </si>
   <si>
     <t>978-5-534-00490-8</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
-    <t>УПРАВЛЕНИЕ ПРОЕКТАМИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-17500-4</t>
+    <t>УПРАВЛЕНИЕ ПРОЕКТАМИ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В учебнике изложено, как достичь соглашения в постановке цели проекта, как создать команду проекта и как ею управлять, как достичь соглашения при обсуждении рабочего графика и бюджета и как уменьшить риски и прийти к успеху, а также раскрыты многие другие темы, без которых действенное, эффективное управление проектами невозможно.</t>
+  </si>
+  <si>
+    <t>978-5-534-17511-0</t>
+  </si>
+  <si>
+    <t>65.26я723</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>Управление проектами 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Зуб А. Т., Витальева В. А.</t>
+  </si>
+  <si>
+    <t>В курсе изложено, как достичь соглашения в постановке цели проекта, как создать команду проекта и как ею управлять, как достичь соглашения при обсуждении рабочего графика и бюджета и как уменьшить риски и прийти к успеху, а также раскрыты многие другие темы, без которых действенное, эффективное управление проектами невозможно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и смежным направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-22347-7</t>
   </si>
   <si>
     <t>65.26я73</t>
-  </si>
-[...16 lines deleted...]
-    <t>65.26я723</t>
   </si>
   <si>
     <t>01.07.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21627-1</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -669,51 +675,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/antikrizisnoe-upravlenie-583008" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prinyatie-upravlencheskih-resheniy-583132" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-upravleniya-583011" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskiy-menedzhment-582862" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-izmeneniyami-583130" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-proektami-583111" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-proektami-584835" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlencheskaya-psihologiya-583539" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/antikrizisnoe-upravlenie-583008" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prinyatie-upravlencheskih-resheniy-583132" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-upravleniya-583011" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskiy-menedzhment-582862" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-izmeneniyami-583130" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-proektami-584835" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-proektami-601291" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlencheskaya-psihologiya-583539" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -921,54 +927,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>284</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -989,54 +995,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>332</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1949.0</v>
+        <v>2039.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1059,54 +1065,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>276</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1509.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1659.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1129,54 +1135,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>286</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1199,292 +1205,292 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>284</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.464</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>583111</v>
+        <v>584835</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>397</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2069.0</v>
+        <v>2169.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2279.0</v>
+        <v>2389.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.601</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>584835</v>
+        <v>601291</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>397</v>
+        <v>375</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2069.0</v>
       </c>
       <c r="M11" s="9">
         <v>2279.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.601</v>
+        <v>0.574</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583539</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>276</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1509.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1659.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.454</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>