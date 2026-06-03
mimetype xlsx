--- v3 (2026-04-13)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>19.09.2016</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКАЯ ЛОГИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Скорубский В. И., Поляков В. И., Зыков А. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Логика. Риторика</t>
   </si>
   <si>
-    <t>В курсе предлагается широкий обзор методов постановки и решения задач в различных приложениях, использующих классическую логику предикатов первого порядка. Задачи выполняются как доказательство теорем по шагам, что позволяет сформулировать интуитивное представление и доказать существование решения. Использование языка логики позволяет понять содержание требуемых процедур и перейти к алгоритмизации. Широко трактуется интерпретация логики в различных областях.</t>
+    <t>В учебнике предлагается широкий обзор методов постановки и решения задач в различных приложениях, использующих классическую логику предикатов первого порядка. Задачи выполняются как доказательство теорем по шагам, что позволяет сформулировать интуитивное представление и доказать существование решения. Использование языка логики позволяет понять содержание требуемых процедур и перейти к алгоритмизации. Широко трактуется интерпретация логики в различных областях. Приведенные в учебнике упражнения и примеры иллюстрированы доказательствами, по возможности вербальными, что позволяет приобрести опыт в работе с разными задачами и направлениями. В приложении к учебнику приводится именной обзор известных математиков, внесших вклад в формирование логики как математической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01114-2</t>
   </si>
   <si>
     <t>22.12я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.05.2019</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКАЯ ЛОГИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе предлагается широкий обзор методов постановки и решения задач в различных приложениях, использующих классическую логику предикатов первого порядка. Задачи выполняются как доказательство теорем по шагам, что позволяет сформулировать интуитивное представление и доказать существование решения. Использование языка логики позволяет понять содержание требуемых процедур и перейти к алгоритмизации. Широко трактуется интерпретация логики в различных областях. Предлагаемые упражнения и примеры иллюстрированы доказательствами, по возможности вербальными, что позволяет приобрести опыт в работе с разными задачами и направлениями. Полезно знакомство с другими интерпретациями, сложившимися исторически в рамках классической логики. Не всегда это строгая теория и чаще требуется определение свойств новых областей и поиск подходящих методов работы с данными (фактами). Материал будет полезен для обучения бакалавриата, имеющего базовые знания в дискретной математике, алгоритмизации и программировании для понимания необходимости использования логики в любого рода деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов широкого круга инженерных специальностей (проектирование вычислительных систем, программирование и др.) и гуманитарных направлений, где предполагается создание и использование экспертных систем (экономика, медицина, менеджмент и др).</t>
+    <t>В учебнике предлагается широкий обзор методов постановки и решения задач в различных приложениях, использующих классическую логику предикатов первого порядка. Задачи выполняются как доказательство теорем по шагам, что позволяет сформулировать интуитивное представление и доказать существование решения. Использование языка логики позволяет понять содержание требуемых процедур и перейти к алгоритмизации. Широко трактуется интерпретация логики в различных областях. Предлагаемые упражнения и примеры иллюстрированы доказательствами, по возможности вербальными, что позволяет приобрести опыт в работе с разными задачами и направлениями.</t>
   </si>
   <si>
     <t>978-5-534-11631-1</t>
   </si>
   <si>
     <t>22.12я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>